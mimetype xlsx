--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Sıra No</t>
   </si>
   <si>
     <t>Ülke Kodu</t>
   </si>
   <si>
     <t>Ülke Adı</t>
   </si>
   <si>
     <t>Birim Tutar (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>9,3509</t>
+    <t>9,481</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>Birleşik Arap Emirlikleri</t>
   </si>
   <si>
-    <t>5,4881</t>
+    <t>5,5645</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afganistan</t>
   </si>
   <si>
-    <t>10,9763</t>
+    <t>11,1289</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua ve Barbuda</t>
   </si>
   <si>
-    <t>13,8681</t>
+    <t>14,061</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Arnavutluk</t>
   </si>
   <si>
-    <t>12,6649</t>
+    <t>12,8411</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Ermenistan</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angora</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Arjantin</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Avusturya</t>
   </si>
   <si>
-    <t>10,343</t>
+    <t>10,4869</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Avustralya</t>
   </si>
   <si>
-    <t>5,9525</t>
+    <t>6,0353</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaycan</t>
   </si>
   <si>
-    <t>17,942</t>
+    <t>18,1915</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosna Hersek</t>
   </si>
   <si>
-    <t>5,6992</t>
+    <t>5,7785</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>11,1873</t>
+    <t>11,343</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladeş</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belçika</t>
   </si>
   <si>
-    <t>14,7757</t>
+    <t>14,9813</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaristan</t>
   </si>
   <si>
-    <t>8,6544</t>
+    <t>8,7747</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahreyn</t>
   </si>
   <si>
-    <t>3,3773</t>
+    <t>3,4243</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>11,905</t>
+    <t>12,0706</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>13,2982</t>
+    <t>13,4831</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>12,2427</t>
+    <t>12,4131</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivya</t>
   </si>
   <si>
-    <t>15,6201</t>
+    <t>15,8373</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brezilya</t>
   </si>
   <si>
-    <t>3,3984</t>
+    <t>3,4457</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamalar</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Butan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botsvana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>4,5383</t>
+    <t>4,6014</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Kanada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Kongo Demokratik Cumhuriyeti</t>
   </si>
   <si>
-    <t>124,5383</t>
+    <t>126,2707</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Orta Afrika Cumhuriyeti</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Kongo</t>
   </si>
   <si>
-    <t>8,2322</t>
+    <t>8,3467</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>İsviçre</t>
   </si>
   <si>
-    <t>7,9156</t>
+    <t>8,0257</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Fildişi Sahili</t>
   </si>
   <si>
-    <t>9,0533</t>
+    <t>9,1792</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Adaları</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Şili</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Kamerun</t>
   </si>
   <si>
-    <t>7,1768</t>
+    <t>7,2766</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>Çin</t>
   </si>
   <si>
-    <t>5,066</t>
+    <t>5,1364</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Kolombiya</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Kosta Rika</t>
   </si>
   <si>
-    <t>6,5435</t>
+    <t>6,6346</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Küba</t>
   </si>
   <si>
-    <t>19,2507</t>
+    <t>19,5185</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Kıbrıs</t>
   </si>
   <si>
-    <t>3,7995</t>
+    <t>3,8523</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Çek Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,5989</t>
+    <t>7,7047</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Almanya</t>
   </si>
   <si>
-    <t>13,0237</t>
+    <t>13,2049</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Cibuti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Danimarka</t>
   </si>
   <si>
-    <t>4,2639</t>
+    <t>4,3232</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominika</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominik Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,81</t>
+    <t>7,9187</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Cezayir</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ekvador</t>
   </si>
   <si>
-    <t>18,5752</t>
+    <t>18,8336</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonya</t>
   </si>
   <si>
-    <t>9,0765</t>
+    <t>9,2028</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Mısır</t>
   </si>
   <si>
-    <t>10,7652</t>
+    <t>10,9149</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritre</t>
   </si>
   <si>
-    <t>11,8839</t>
+    <t>12,0492</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>ispanya</t>
   </si>
   <si>
-    <t>8,5066</t>
+    <t>8,6249</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Etiyopya</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finlandiya</t>
   </si>
   <si>
-    <t>9,9208</t>
+    <t>10,0589</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>18,7863</t>
+    <t>19,0476</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Adaları (Malvinas)</t>
   </si>
   <si>
-    <t>11,6095</t>
+    <t>11,771</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Mikronezya, Federe Devletleri</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Adaları</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Fransa</t>
   </si>
   <si>
-    <t>9,4987</t>
+    <t>9,6308</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>13,7203</t>
+    <t>13,9112</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>Birleşik Krallık</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Gürcistan</t>
   </si>
   <si>
-    <t>13,6148</t>
+    <t>13,8042</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Gana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Cebelitarık</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Grönland</t>
   </si>
   <si>
-    <t>2,533</t>
+    <t>2,5682</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambiya</t>
   </si>
   <si>
-    <t>10,4908</t>
+    <t>10,6367</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Gine</t>
   </si>
   <si>
-    <t>16,8865</t>
+    <t>17,1215</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>19,8417</t>
+    <t>20,1177</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Ekvator Ginesi</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Yunanistan</t>
   </si>
   <si>
-    <t>8,4433</t>
+    <t>8,5607</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Gine-Bissau</t>
   </si>
   <si>
-    <t>16,6966</t>
+    <t>16,9288</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Hırvatistan</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Macaristan</t>
   </si>
   <si>
-    <t>12,0317</t>
+    <t>12,199</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Endonezya</t>
   </si>
   <si>
-    <t>6,7546</t>
+    <t>6,8486</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>İrlanda</t>
   </si>
   <si>
-    <t>9,7098</t>
+    <t>9,8448</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>İsrail</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Hindistan</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Irak</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>İran, İslam Cumhuriyeti</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>İzlanda</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>İtalya</t>
   </si>
   <si>
-    <t>8,0211</t>
+    <t>8,1327</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaika</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Ürdün</t>
   </si>
   <si>
-    <t>15,1979</t>
+    <t>15,4093</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japonya</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kırgızistan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Kamboçya</t>
   </si>
   <si>
-    <t>8,781</t>
+    <t>8,9032</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>10,1953</t>
+    <t>10,3371</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Komorlar</t>
   </si>
   <si>
-    <t>9,6464</t>
+    <t>9,7806</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts ve Nevis</t>
   </si>
   <si>
-    <t>12,876</t>
+    <t>13,0551</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Kore Demokratik Halk Cumhuriyeti</t>
   </si>
   <si>
-    <t>14,7335</t>
+    <t>14,9385</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Kore Cumhuriyeti</t>
   </si>
   <si>
-    <t>4,4327</t>
+    <t>4,4944</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuveyt</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Adaları</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao Halkı'nın Demokratik Cumhuriyeti</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lübnan</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Lihtenştayn</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>10,1319</t>
+    <t>10,2729</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberya</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Litvanya</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Lüksemburg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Letonya</t>
   </si>
   <si>
-    <t>7,3879</t>
+    <t>7,4906</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Fas</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monako</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Cumhuriyeti</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Karadağ</t>
   </si>
   <si>
-    <t>5,9103</t>
+    <t>5,9925</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagaskar</t>
   </si>
   <si>
-    <t>11,3984</t>
+    <t>11,557</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marşal Adaları</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Makedonya, Eski Yugoslav Cumhuriyeti</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Moğolistan</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinik</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moritanya</t>
   </si>
   <si>
-    <t>25,3298</t>
+    <t>25,6822</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>20,095</t>
+    <t>20,3745</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldivler</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Meksika</t>
   </si>
   <si>
-    <t>5,1082</t>
+    <t>5,1792</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malezya</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambik</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibya</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>Yeni Kaledonya</t>
   </si>
   <si>
-    <t>24,6332</t>
+    <t>24,9759</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Nijer</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nijerya</t>
   </si>
   <si>
-    <t>3,5884</t>
+    <t>3,6383</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nikaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Hollanda</t>
   </si>
   <si>
-    <t>13,9314</t>
+    <t>14,1252</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norveç</t>
   </si>
   <si>
-    <t>7,9578</t>
+    <t>8,0685</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>18,9974</t>
+    <t>19,2616</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>Yeni Zelanda</t>
   </si>
   <si>
-    <t>14,5646</t>
+    <t>14,7673</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Umman</t>
   </si>
   <si>
-    <t>5,277</t>
+    <t>5,3505</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>6,9657</t>
+    <t>7,0626</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>Fransız Polinezyası</t>
   </si>
   <si>
-    <t>15,3034</t>
+    <t>15,5163</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua Yeni Gine</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Filipinler</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>4,0106</t>
+    <t>4,0663</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Polonya</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre ve Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Porto Riko</t>
   </si>
   <si>
-    <t>12,4538</t>
+    <t>12,6271</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portekiz</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Katar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Mayotte</t>
   </si>
   <si>
-    <t>27,2296</t>
+    <t>27,6083</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romanya</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Sırbistan</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Rusya Federasyonu</t>
   </si>
   <si>
-    <t>7,0923</t>
+    <t>7,191</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Ruanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Suudi Arabistan</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Adaları</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seyşeller</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>11,8206</t>
+    <t>11,985</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>İsveç</t>
   </si>
   <si>
-    <t>7,6623</t>
+    <t>7,7689</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapur</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenya</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakya</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>12,7493</t>
+    <t>12,9267</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somali</t>
   </si>
   <si>
-    <t>16,9921</t>
+    <t>17,2285</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Surinam</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome ve Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Suriye Arap Cumhuriyeti</t>
   </si>
   <si>
-    <t>14,9868</t>
+    <t>15,1953</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Svaziland</t>
   </si>
   <si>
-    <t>14,438</t>
+    <t>14,6388</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Çad</t>
   </si>
   <si>
-    <t>13,5937</t>
+    <t>13,7828</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Tayland</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tacikistan</t>
   </si>
   <si>
-    <t>14,1425</t>
+    <t>14,3392</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Türkmenistan</t>
   </si>
   <si>
-    <t>4,8549</t>
+    <t>4,9224</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunus</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
-    <t>1,6887</t>
+    <t>1,7121</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad ve Tobago</t>
   </si>
   <si>
-    <t>21,1082</t>
+    <t>21,4018</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Tayvan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>Tanzanya Birleşik Cumhuriyeti</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukrayna</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>İngiliz Virgin Adaları</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>ABD Virgin Adaları</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>20,9393</t>
+    <t>21,2306</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>12,1583</t>
+    <t>12,3274</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>Güney Afrika</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambiya</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabve</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks ve Caicos Adaları</t>
   </si>