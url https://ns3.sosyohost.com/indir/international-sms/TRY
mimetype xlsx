--- v1 (2026-06-13)
+++ v2 (2026-07-29)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Sıra No</t>
   </si>
   <si>
     <t>Ülke Kodu</t>
   </si>
   <si>
     <t>Ülke Adı</t>
   </si>
   <si>
     <t>Birim Tutar (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>9,481</t>
+    <t>9,568</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>Birleşik Arap Emirlikleri</t>
   </si>
   <si>
-    <t>5,5645</t>
+    <t>5,6156</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afganistan</t>
   </si>
   <si>
-    <t>11,1289</t>
+    <t>11,2311</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua ve Barbuda</t>
   </si>
   <si>
-    <t>14,061</t>
+    <t>14,1901</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Arnavutluk</t>
   </si>
   <si>
-    <t>12,8411</t>
+    <t>12,959</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Ermenistan</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angora</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Arjantin</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Avusturya</t>
   </si>
   <si>
-    <t>10,4869</t>
+    <t>10,5832</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Avustralya</t>
   </si>
   <si>
-    <t>6,0353</t>
+    <t>6,0907</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaycan</t>
   </si>
   <si>
-    <t>18,1915</t>
+    <t>18,3585</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosna Hersek</t>
   </si>
   <si>
-    <t>5,7785</t>
+    <t>5,8315</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>11,343</t>
+    <t>11,4471</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladeş</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belçika</t>
   </si>
   <si>
-    <t>14,9813</t>
+    <t>15,1188</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaristan</t>
   </si>
   <si>
-    <t>8,7747</t>
+    <t>8,8553</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahreyn</t>
   </si>
   <si>
-    <t>3,4243</t>
+    <t>3,4557</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>12,0706</t>
+    <t>12,1814</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>13,4831</t>
+    <t>13,6069</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>12,4131</t>
+    <t>12,527</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivya</t>
   </si>
   <si>
-    <t>15,8373</t>
+    <t>15,9827</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brezilya</t>
   </si>
   <si>
-    <t>3,4457</t>
+    <t>3,4773</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamalar</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Butan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botsvana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>4,6014</t>
+    <t>4,6436</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Kanada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Kongo Demokratik Cumhuriyeti</t>
   </si>
   <si>
-    <t>126,2707</t>
+    <t>127,4298</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Orta Afrika Cumhuriyeti</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Kongo</t>
   </si>
   <si>
-    <t>8,3467</t>
+    <t>8,4233</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>İsviçre</t>
   </si>
   <si>
-    <t>8,0257</t>
+    <t>8,0994</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Fildişi Sahili</t>
   </si>
   <si>
-    <t>9,1792</t>
+    <t>9,2635</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Adaları</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Şili</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Kamerun</t>
   </si>
   <si>
-    <t>7,2766</t>
+    <t>7,3434</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>Çin</t>
   </si>
   <si>
-    <t>5,1364</t>
+    <t>5,1836</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Kolombiya</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Kosta Rika</t>
   </si>
   <si>
-    <t>6,6346</t>
+    <t>6,6955</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Küba</t>
   </si>
   <si>
-    <t>19,5185</t>
+    <t>19,6976</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Kıbrıs</t>
   </si>
   <si>
-    <t>3,8523</t>
+    <t>3,8877</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Çek Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,7047</t>
+    <t>7,7754</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Almanya</t>
   </si>
   <si>
-    <t>13,2049</t>
+    <t>13,3261</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Cibuti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Danimarka</t>
   </si>
   <si>
-    <t>4,3232</t>
+    <t>4,3629</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominika</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominik Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,9187</t>
+    <t>7,9914</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Cezayir</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ekvador</t>
   </si>
   <si>
-    <t>18,8336</t>
+    <t>19,0065</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonya</t>
   </si>
   <si>
-    <t>9,2028</t>
+    <t>9,2873</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Mısır</t>
   </si>
   <si>
-    <t>10,9149</t>
+    <t>11,0151</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritre</t>
   </si>
   <si>
-    <t>12,0492</t>
+    <t>12,1598</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>ispanya</t>
   </si>
   <si>
-    <t>8,6249</t>
+    <t>8,7041</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Etiyopya</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finlandiya</t>
   </si>
   <si>
-    <t>10,0589</t>
+    <t>10,1512</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>19,0476</t>
+    <t>19,2225</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Adaları (Malvinas)</t>
   </si>
   <si>
-    <t>11,771</t>
+    <t>11,879</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Mikronezya, Federe Devletleri</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Adaları</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Fransa</t>
   </si>
   <si>
-    <t>9,6308</t>
+    <t>9,7192</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>13,9112</t>
+    <t>14,0389</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>Birleşik Krallık</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Gürcistan</t>
   </si>
   <si>
-    <t>13,8042</t>
+    <t>13,9309</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Gana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Cebelitarık</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Grönland</t>
   </si>
   <si>
-    <t>2,5682</t>
+    <t>2,5918</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambiya</t>
   </si>
   <si>
-    <t>10,6367</t>
+    <t>10,7343</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Gine</t>
   </si>
   <si>
-    <t>17,1215</t>
+    <t>17,2786</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>20,1177</t>
+    <t>20,3024</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Ekvator Ginesi</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Yunanistan</t>
   </si>
   <si>
-    <t>8,5607</t>
+    <t>8,6393</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Gine-Bissau</t>
   </si>
   <si>
-    <t>16,9288</t>
+    <t>17,0842</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Hırvatistan</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Macaristan</t>
   </si>
   <si>
-    <t>12,199</t>
+    <t>12,311</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Endonezya</t>
   </si>
   <si>
-    <t>6,8486</t>
+    <t>6,9114</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>İrlanda</t>
   </si>
   <si>
-    <t>9,8448</t>
+    <t>9,9352</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>İsrail</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Hindistan</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Irak</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>İran, İslam Cumhuriyeti</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>İzlanda</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>İtalya</t>
   </si>
   <si>
-    <t>8,1327</t>
+    <t>8,2073</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaika</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Ürdün</t>
   </si>
   <si>
-    <t>15,4093</t>
+    <t>15,5508</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japonya</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kırgızistan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Kamboçya</t>
   </si>
   <si>
-    <t>8,9032</t>
+    <t>8,9849</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>10,3371</t>
+    <t>10,432</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Komorlar</t>
   </si>
   <si>
-    <t>9,7806</t>
+    <t>9,8704</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts ve Nevis</t>
   </si>
   <si>
-    <t>13,0551</t>
+    <t>13,1749</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Kore Demokratik Halk Cumhuriyeti</t>
   </si>
   <si>
-    <t>14,9385</t>
+    <t>15,0756</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Kore Cumhuriyeti</t>
   </si>
   <si>
-    <t>4,4944</t>
+    <t>4,5356</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuveyt</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Adaları</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao Halkı'nın Demokratik Cumhuriyeti</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lübnan</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Lihtenştayn</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>10,2729</t>
+    <t>10,3672</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberya</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Litvanya</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Lüksemburg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Letonya</t>
   </si>
   <si>
-    <t>7,4906</t>
+    <t>7,5594</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Fas</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monako</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Cumhuriyeti</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Karadağ</t>
   </si>
   <si>
-    <t>5,9925</t>
+    <t>6,0475</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagaskar</t>
   </si>
   <si>
-    <t>11,557</t>
+    <t>11,6631</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marşal Adaları</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Makedonya, Eski Yugoslav Cumhuriyeti</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Moğolistan</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinik</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moritanya</t>
   </si>
   <si>
-    <t>25,6822</t>
+    <t>25,9179</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>20,3745</t>
+    <t>20,5616</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldivler</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Meksika</t>
   </si>
   <si>
-    <t>5,1792</t>
+    <t>5,2268</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malezya</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambik</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibya</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>Yeni Kaledonya</t>
   </si>
   <si>
-    <t>24,9759</t>
+    <t>25,2052</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Nijer</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nijerya</t>
   </si>
   <si>
-    <t>3,6383</t>
+    <t>3,6717</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nikaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Hollanda</t>
   </si>
   <si>
-    <t>14,1252</t>
+    <t>14,2549</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norveç</t>
   </si>
   <si>
-    <t>8,0685</t>
+    <t>8,1425</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>19,2616</t>
+    <t>19,4384</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>Yeni Zelanda</t>
   </si>
   <si>
-    <t>14,7673</t>
+    <t>14,9028</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Umman</t>
   </si>
   <si>
-    <t>5,3505</t>
+    <t>5,3996</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>7,0626</t>
+    <t>7,1274</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>Fransız Polinezyası</t>
   </si>
   <si>
-    <t>15,5163</t>
+    <t>15,6587</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua Yeni Gine</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Filipinler</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>4,0663</t>
+    <t>4,1037</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Polonya</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre ve Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Porto Riko</t>
   </si>
   <si>
-    <t>12,6271</t>
+    <t>12,743</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portekiz</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Katar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Mayotte</t>
   </si>
   <si>
-    <t>27,6083</t>
+    <t>27,8618</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romanya</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Sırbistan</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Rusya Federasyonu</t>
   </si>
   <si>
-    <t>7,191</t>
+    <t>7,257</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Ruanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Suudi Arabistan</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Adaları</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seyşeller</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>11,985</t>
+    <t>12,095</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>İsveç</t>
   </si>
   <si>
-    <t>7,7689</t>
+    <t>7,8402</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapur</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenya</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakya</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>12,9267</t>
+    <t>13,0454</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somali</t>
   </si>
   <si>
-    <t>17,2285</t>
+    <t>17,3866</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Surinam</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome ve Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Suriye Arap Cumhuriyeti</t>
   </si>
   <si>
-    <t>15,1953</t>
+    <t>15,3348</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Svaziland</t>
   </si>
   <si>
-    <t>14,6388</t>
+    <t>14,7732</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Çad</t>
   </si>
   <si>
-    <t>13,7828</t>
+    <t>13,9093</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Tayland</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tacikistan</t>
   </si>
   <si>
-    <t>14,3392</t>
+    <t>14,4708</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Türkmenistan</t>
   </si>
   <si>
-    <t>4,9224</t>
+    <t>4,9676</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunus</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
-    <t>1,7121</t>
+    <t>1,7279</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad ve Tobago</t>
   </si>
   <si>
-    <t>21,4018</t>
+    <t>21,5983</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Tayvan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>Tanzanya Birleşik Cumhuriyeti</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukrayna</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>İngiliz Virgin Adaları</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>ABD Virgin Adaları</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>21,2306</t>
+    <t>21,4255</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>12,3274</t>
+    <t>12,4406</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>Güney Afrika</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambiya</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabve</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks ve Caicos Adaları</t>
   </si>