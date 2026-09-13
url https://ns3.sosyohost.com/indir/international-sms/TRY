--- v2 (2026-07-29)
+++ v3 (2026-09-13)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Sıra No</t>
   </si>
   <si>
     <t>Ülke Kodu</t>
   </si>
   <si>
     <t>Ülke Adı</t>
   </si>
   <si>
     <t>Birim Tutar (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>9,568</t>
+    <t>9,9887</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>Birleşik Arap Emirlikleri</t>
   </si>
   <si>
-    <t>5,6156</t>
+    <t>5,8625</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afganistan</t>
   </si>
   <si>
-    <t>11,2311</t>
+    <t>11,7249</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua ve Barbuda</t>
   </si>
   <si>
-    <t>14,1901</t>
+    <t>14,814</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Arnavutluk</t>
   </si>
   <si>
-    <t>12,959</t>
+    <t>13,5287</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Ermenistan</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angora</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Arjantin</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Avusturya</t>
   </si>
   <si>
-    <t>10,5832</t>
+    <t>11,0485</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Avustralya</t>
   </si>
   <si>
-    <t>6,0907</t>
+    <t>6,3585</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaycan</t>
   </si>
   <si>
-    <t>18,3585</t>
+    <t>19,1657</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosna Hersek</t>
   </si>
   <si>
-    <t>5,8315</t>
+    <t>6,0879</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>11,4471</t>
+    <t>11,9504</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladeş</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belçika</t>
   </si>
   <si>
-    <t>15,1188</t>
+    <t>15,7835</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaristan</t>
   </si>
   <si>
-    <t>8,8553</t>
+    <t>9,2446</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahreyn</t>
   </si>
   <si>
-    <t>3,4557</t>
+    <t>3,6077</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>12,1814</t>
+    <t>12,717</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>13,6069</t>
+    <t>14,2052</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>12,527</t>
+    <t>13,0778</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivya</t>
   </si>
   <si>
-    <t>15,9827</t>
+    <t>16,6855</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brezilya</t>
   </si>
   <si>
-    <t>3,4773</t>
+    <t>3,6302</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamalar</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Butan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botsvana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>4,6436</t>
+    <t>4,8478</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Kanada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Kongo Demokratik Cumhuriyeti</t>
   </si>
   <si>
-    <t>127,4298</t>
+    <t>133,0327</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Orta Afrika Cumhuriyeti</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Kongo</t>
   </si>
   <si>
-    <t>8,4233</t>
+    <t>8,7937</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>İsviçre</t>
   </si>
   <si>
-    <t>8,0994</t>
+    <t>8,4555</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Fildişi Sahili</t>
   </si>
   <si>
-    <t>9,2635</t>
+    <t>9,6708</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Adaları</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Şili</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Kamerun</t>
   </si>
   <si>
-    <t>7,3434</t>
+    <t>7,6663</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>Çin</t>
   </si>
   <si>
-    <t>5,1836</t>
+    <t>5,4115</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Kolombiya</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Kosta Rika</t>
   </si>
   <si>
-    <t>6,6955</t>
+    <t>6,9899</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Küba</t>
   </si>
   <si>
-    <t>19,6976</t>
+    <t>20,5637</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Kıbrıs</t>
   </si>
   <si>
-    <t>3,8877</t>
+    <t>4,0586</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Çek Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,7754</t>
+    <t>8,1172</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Almanya</t>
   </si>
   <si>
-    <t>13,3261</t>
+    <t>13,9121</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Cibuti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Danimarka</t>
   </si>
   <si>
-    <t>4,3629</t>
+    <t>4,5547</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominika</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominik Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,9914</t>
+    <t>8,3427</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Cezayir</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ekvador</t>
   </si>
   <si>
-    <t>19,0065</t>
+    <t>19,8422</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonya</t>
   </si>
   <si>
-    <t>9,2873</t>
+    <t>9,6956</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Mısır</t>
   </si>
   <si>
-    <t>11,0151</t>
+    <t>11,4994</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritre</t>
   </si>
   <si>
-    <t>12,1598</t>
+    <t>12,6945</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>ispanya</t>
   </si>
   <si>
-    <t>8,7041</t>
+    <t>9,0868</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Etiyopya</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finlandiya</t>
   </si>
   <si>
-    <t>10,1512</t>
+    <t>10,5975</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>19,2225</t>
+    <t>20,0676</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Adaları (Malvinas)</t>
   </si>
   <si>
-    <t>11,879</t>
+    <t>12,4014</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Mikronezya, Federe Devletleri</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Adaları</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Fransa</t>
   </si>
   <si>
-    <t>9,7192</t>
+    <t>10,1466</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>14,0389</t>
+    <t>14,6561</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>Birleşik Krallık</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Gürcistan</t>
   </si>
   <si>
-    <t>13,9309</t>
+    <t>14,5434</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Gana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Cebelitarık</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Grönland</t>
   </si>
   <si>
-    <t>2,5918</t>
+    <t>2,7057</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambiya</t>
   </si>
   <si>
-    <t>10,7343</t>
+    <t>11,2063</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Gine</t>
   </si>
   <si>
-    <t>17,2786</t>
+    <t>18,0383</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>20,3024</t>
+    <t>21,195</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Ekvator Ginesi</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Yunanistan</t>
   </si>
   <si>
-    <t>8,6393</t>
+    <t>9,0192</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Gine-Bissau</t>
   </si>
   <si>
-    <t>17,0842</t>
+    <t>17,8354</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Hırvatistan</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Macaristan</t>
   </si>
   <si>
-    <t>12,311</t>
+    <t>12,8523</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Endonezya</t>
   </si>
   <si>
-    <t>6,9114</t>
+    <t>7,2153</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>İrlanda</t>
   </si>
   <si>
-    <t>9,9352</t>
+    <t>10,372</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>İsrail</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Hindistan</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Irak</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>İran, İslam Cumhuriyeti</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>İzlanda</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>İtalya</t>
   </si>
   <si>
-    <t>8,2073</t>
+    <t>8,5682</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaika</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Ürdün</t>
   </si>
   <si>
-    <t>15,5508</t>
+    <t>16,2345</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japonya</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kırgızistan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Kamboçya</t>
   </si>
   <si>
-    <t>8,9849</t>
+    <t>9,3799</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>10,432</t>
+    <t>10,8906</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Komorlar</t>
   </si>
   <si>
-    <t>9,8704</t>
+    <t>10,3044</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts ve Nevis</t>
   </si>
   <si>
-    <t>13,1749</t>
+    <t>13,7542</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Kore Demokratik Halk Cumhuriyeti</t>
   </si>
   <si>
-    <t>15,0756</t>
+    <t>15,7384</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Kore Cumhuriyeti</t>
   </si>
   <si>
-    <t>4,5356</t>
+    <t>4,7351</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuveyt</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Adaları</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao Halkı'nın Demokratik Cumhuriyeti</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lübnan</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Lihtenştayn</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>10,3672</t>
+    <t>10,823</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberya</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Litvanya</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Lüksemburg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Letonya</t>
   </si>
   <si>
-    <t>7,5594</t>
+    <t>7,8918</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Fas</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monako</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Cumhuriyeti</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Karadağ</t>
   </si>
   <si>
-    <t>6,0475</t>
+    <t>6,3134</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagaskar</t>
   </si>
   <si>
-    <t>11,6631</t>
+    <t>12,1759</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marşal Adaları</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Makedonya, Eski Yugoslav Cumhuriyeti</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Moğolistan</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinik</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moritanya</t>
   </si>
   <si>
-    <t>25,9179</t>
+    <t>27,0575</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>20,5616</t>
+    <t>21,4656</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldivler</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Meksika</t>
   </si>
   <si>
-    <t>5,2268</t>
+    <t>5,4566</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malezya</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambik</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibya</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>Yeni Kaledonya</t>
   </si>
   <si>
-    <t>25,2052</t>
+    <t>26,3134</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Nijer</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nijerya</t>
   </si>
   <si>
-    <t>3,6717</t>
+    <t>3,8331</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nikaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Hollanda</t>
   </si>
   <si>
-    <t>14,2549</t>
+    <t>14,8816</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norveç</t>
   </si>
   <si>
-    <t>8,1425</t>
+    <t>8,5006</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>19,4384</t>
+    <t>20,2931</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>Yeni Zelanda</t>
   </si>
   <si>
-    <t>14,9028</t>
+    <t>15,5581</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Umman</t>
   </si>
   <si>
-    <t>5,3996</t>
+    <t>5,637</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>7,1274</t>
+    <t>7,4408</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>Fransız Polinezyası</t>
   </si>
   <si>
-    <t>15,6587</t>
+    <t>16,3472</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua Yeni Gine</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Filipinler</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>4,1037</t>
+    <t>4,2841</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Polonya</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre ve Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Porto Riko</t>
   </si>
   <si>
-    <t>12,743</t>
+    <t>13,3033</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portekiz</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Katar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Mayotte</t>
   </si>
   <si>
-    <t>27,8618</t>
+    <t>29,0868</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romanya</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Sırbistan</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Rusya Federasyonu</t>
   </si>
   <si>
-    <t>7,257</t>
+    <t>7,5761</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Ruanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Suudi Arabistan</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Adaları</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seyşeller</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>12,095</t>
+    <t>12,6268</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>İsveç</t>
   </si>
   <si>
-    <t>7,8402</t>
+    <t>8,1849</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapur</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenya</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakya</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>13,0454</t>
+    <t>13,6189</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somali</t>
   </si>
   <si>
-    <t>17,3866</t>
+    <t>18,1511</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Surinam</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome ve Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Suriye Arap Cumhuriyeti</t>
   </si>
   <si>
-    <t>15,3348</t>
+    <t>16,009</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Svaziland</t>
   </si>
   <si>
-    <t>14,7732</t>
+    <t>15,4228</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Çad</t>
   </si>
   <si>
-    <t>13,9093</t>
+    <t>14,5209</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Tayland</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tacikistan</t>
   </si>
   <si>
-    <t>14,4708</t>
+    <t>15,1071</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Türkmenistan</t>
   </si>
   <si>
-    <t>4,9676</t>
+    <t>5,186</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunus</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
-    <t>1,7279</t>
+    <t>1,8038</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad ve Tobago</t>
   </si>
   <si>
-    <t>21,5983</t>
+    <t>22,5479</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Tayvan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>Tanzanya Birleşik Cumhuriyeti</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukrayna</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>İngiliz Virgin Adaları</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>ABD Virgin Adaları</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>21,4255</t>
+    <t>22,3675</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>12,4406</t>
+    <t>12,9876</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>Güney Afrika</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambiya</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabve</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks ve Caicos Adaları</t>
   </si>